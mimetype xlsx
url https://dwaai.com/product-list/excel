--- v0 (2026-10-15)
+++ v1 (2026-11-04)
@@ -1,1414 +1,264 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09668410c7e84efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53c7b16abd77462db7ec324638c61e04.psmdcp" Id="R40c33725967f4e59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fb1ac60a32c4474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0596452f55724145a940e933c7c35806.psmdcp" Id="R2beaadd8be524be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Product list" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Sr.</x:t>
   </x:si>
   <x:si>
     <x:t>Brand</x:t>
   </x:si>
   <x:si>
     <x:t>Composition</x:t>
   </x:si>
   <x:si>
     <x:t>Packing</x:t>
   </x:si>
   <x:si>
+    <x:t>Pack material</x:t>
+  </x:si>
+  <x:si>
     <x:t>MRP</x:t>
   </x:si>
   <x:si>
     <x:t>Category</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>DIUCLOX</x:t>
-[...11 lines deleted...]
-    <x:t>HARDGEL CAPSULE</x:t>
+    <x:t>DWAPAN DSR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANTAPRAZOLE 40 DOMPERIDONE 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10*10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALU ALU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>₹115.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAPSULE</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>DIUPRO</x:t>
-[...5 lines deleted...]
-    <x:t>₹149.06</x:t>
+    <x:t>AMIWIK 500 INJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amikacin Sulfate 500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2ML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>₹87.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>injection</x:t>
   </x:si>
   <x:si>
     <x:t>3</x:t>
   </x:si>
   <x:si>
-    <x:t>DIURAB-LV</x:t>
-[...5 lines deleted...]
-    <x:t>₹186.56</x:t>
+    <x:t>DWACEF-1 INJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ceftriaxone(1000mg)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1’s with WFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>₹67.02</x:t>
   </x:si>
   <x:si>
     <x:t>4</x:t>
   </x:si>
   <x:si>
-    <x:t>ESMOZIT DSR</x:t>
-[...10 lines deleted...]
-    <x:t>₹120.94</x:t>
+    <x:t>DWADNAC AQ INJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diclofenac Sodium 75mg (1ml)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1MLX5 AMPULES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>₹15.00</x:t>
   </x:si>
   <x:si>
     <x:t>5</x:t>
   </x:si>
   <x:si>
-    <x:t>ESMOZIT-LV</x:t>
-[...6 lines deleted...]
-    <x:t>₹206.25</x:t>
+    <x:t>BONROX SG CAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Calcitriol 0.25mcg, Calcium citrate Malate 500mg, zinc oxide 7.5 mg, magnesium oxide 50mg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10*1*10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLISTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>₹129.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOGTGEL</x:t>
   </x:si>
   <x:si>
     <x:t>6</x:t>
   </x:si>
   <x:si>
-    <x:t>FUMPAN-DSR</x:t>
-[...5 lines deleted...]
-    <x:t>₹111.56</x:t>
+    <x:t>IMIGEST 300SR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Micronized progesterone….300 SR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>₹500.00</x:t>
   </x:si>
   <x:si>
     <x:t>7</x:t>
   </x:si>
   <x:si>
-    <x:t>FUMPAN-LV</x:t>
-[...2 lines deleted...]
-    <x:t>pantoprazole 40 levosulpride 75 mg</x:t>
+    <x:t>DWAMONT kid</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Levocetirizine... 2.5 Mg+ Montelukast... 4 Mg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60ML</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Box and M cap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>₹105.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>syrup</x:t>
   </x:si>
   <x:si>
     <x:t>8</x:t>
   </x:si>
   <x:si>
-    <x:t>FUMZIT AC</x:t>
-[...5 lines deleted...]
-    <x:t>₹128.91</x:t>
+    <x:t>TOSGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ambroxol hydrochloride 15mg, Terbulatine sulphate 1.25 mg, Guaiphenesin 50mg,    menthol 2.5mg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100ml</x:t>
+  </x:si>
+  <x:si>
+    <x:t>with carton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>₹90.00</x:t>
   </x:si>
   <x:si>
     <x:t>9</x:t>
   </x:si>
   <x:si>
-    <x:t>FUMZIT-DSR</x:t>
-[...5 lines deleted...]
-    <x:t>₹103.13</x:t>
+    <x:t>DCOXIB P TAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETORICOXIB 60 + PCM 325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>₹130.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TABLET</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
-    <x:t>GXBAL-PLUS</x:t>
-[...8 lines deleted...]
-    <x:t>₹196.88</x:t>
+    <x:t>DWACELO SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACECLOFENAC 100 PARACETAMOL 325 SERRATIOPEPTIDASE 15 MG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>₹120.00</x:t>
   </x:si>
   <x:si>
     <x:t>11</x:t>
   </x:si>
   <x:si>
-    <x:t>ITRUPT-100</x:t>
-[...102 lines deleted...]
-    <x:t>10X1X10</x:t>
+    <x:t>DWAMONT L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Levocetirizine... 5mg, Montelukast sodium...10 mg</x:t>
   </x:si>
   <x:si>
     <x:t>₹110.00</x:t>
-  </x:si>
-[...1093 lines deleted...]
-    <x:t>₹349.00</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1738,2564 +588,341 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F125"/>
+  <x:dimension ref="A1:G12"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="8.710625" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="17.996339" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="16.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="60.710625" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="8.996339" style="0" customWidth="1"/>
-[...1 lines deleted...]
-    <x:col min="6" max="6" width="17.853482" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="16.139196" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="14.139196" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="8.710625" style="0" customWidth="1"/>
+    <x:col min="7" max="7" width="9.139196" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:6">
+    <x:row r="1" spans="1:7">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="1" t="s">
         <x:v>5</x:v>
       </x:c>
-    </x:row>
-    <x:row r="2" spans="1:6">
+      <x:c r="G1" s="1" t="s">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F2" s="0" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="G2" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3" spans="1:7">
+      <x:c r="A3" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B3" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C3" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="D3" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G3" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:7">
+      <x:c r="A4" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C4" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="D4" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="F4" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G4" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:7">
+      <x:c r="A5" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G5" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:7">
+      <x:c r="A6" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="G6" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:7">
+      <x:c r="A7" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
-      <x:c r="F2" s="0" t="s">
+      <x:c r="E7" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G7" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:7">
+      <x:c r="A8" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="G8" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:7">
+      <x:c r="A9" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G9" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:7">
+      <x:c r="A10" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B10" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="C10" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-    </x:row>
-[...16 lines deleted...]
-      <x:c r="F3" s="0" t="s">
+      <x:c r="F10" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G10" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:7">
+      <x:c r="A11" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B11" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C11" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-    </x:row>
-[...16 lines deleted...]
-      <x:c r="F4" s="0" t="s">
+      <x:c r="F11" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G11" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:7">
+      <x:c r="A12" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B12" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C12" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
-    </x:row>
-[...155 lines deleted...]
-      </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>11</x:v>
-[...35 lines deleted...]
-      <x:c r="E14" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G12" s="0" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...2221 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Product list</vt:lpstr>
       <vt:lpstr>Product list!Print_Area</vt:lpstr>
       <vt:lpstr>Product list!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>